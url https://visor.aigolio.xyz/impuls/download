--- v0 (2026-07-04)
+++ v1 (2026-09-03)
@@ -438,51 +438,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="19" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="21" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="19" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -616,50 +616,185 @@
         <v>1898</v>
       </c>
       <c r="F3" s="3" t="n">
         <v>6.9</v>
       </c>
       <c r="G3" s="3" t="n">
         <v>89500</v>
       </c>
       <c r="H3" s="3" t="n">
         <v>60</v>
       </c>
       <c r="I3" s="3" t="n">
         <v>5246</v>
       </c>
       <c r="J3" s="3" t="n">
         <v>750</v>
       </c>
       <c r="K3" s="3" t="n">
         <v>11.54</v>
       </c>
       <c r="L3" s="3" t="n">
         <v>65</v>
       </c>
       <c r="M3" s="3" t="n">
         <v>7.3</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>2026-07</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>2026-07-01 05:06:45</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="n">
+        <v>19147</v>
+      </c>
+      <c r="D4" s="3" t="n">
+        <v>109900</v>
+      </c>
+      <c r="E4" s="3" t="n">
+        <v>1894.74</v>
+      </c>
+      <c r="F4" s="3" t="n">
+        <v>10.42</v>
+      </c>
+      <c r="G4" s="3" t="n">
+        <v>265000</v>
+      </c>
+      <c r="H4" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="I4" s="3" t="n">
+        <v>4602</v>
+      </c>
+      <c r="J4" s="3" t="n">
+        <v>780</v>
+      </c>
+      <c r="K4" s="3" t="n">
+        <v>11.84</v>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="M4" s="3" t="n">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>2026-08</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>2026-08-01 05:06:52</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="n">
+        <v>18384</v>
+      </c>
+      <c r="D5" s="3" t="n">
+        <v>114900</v>
+      </c>
+      <c r="E5" s="3" t="n">
+        <v>1906.78</v>
+      </c>
+      <c r="F5" s="3" t="n">
+        <v>4.49</v>
+      </c>
+      <c r="G5" s="3" t="n">
+        <v>73000</v>
+      </c>
+      <c r="H5" s="3" t="n">
+        <v>62</v>
+      </c>
+      <c r="I5" s="3" t="n">
+        <v>4115</v>
+      </c>
+      <c r="J5" s="3" t="n">
+        <v>800</v>
+      </c>
+      <c r="K5" s="3" t="n">
+        <v>12</v>
+      </c>
+      <c r="L5" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="M5" s="3" t="n">
+        <v>7.55</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>2026-09</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>2026-09-01 05:07:12</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="n">
+        <v>17215</v>
+      </c>
+      <c r="D6" s="3" t="n">
+        <v>116900</v>
+      </c>
+      <c r="E6" s="3" t="n">
+        <v>1900</v>
+      </c>
+      <c r="F6" s="3" t="n">
+        <v>13.2</v>
+      </c>
+      <c r="G6" s="3" t="n">
+        <v>65000</v>
+      </c>
+      <c r="H6" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="I6" s="3" t="n">
+        <v>4230</v>
+      </c>
+      <c r="J6" s="3" t="n">
+        <v>760</v>
+      </c>
+      <c r="K6" s="3" t="n">
+        <v>11.9</v>
+      </c>
+      <c r="L6" s="3" t="n">
+        <v>65</v>
+      </c>
+      <c r="M6" s="3" t="n">
+        <v>7.52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>